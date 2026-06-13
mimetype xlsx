--- v0 (2026-04-05)
+++ v1 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Politinės organizacijos pavadinimas</t>
   </si>
   <si>
     <t>Kodas</t>
   </si>
   <si>
     <t>Būsena</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Steigimo data</t>
   </si>
   <si>
     <t>Adresas</t>
   </si>
   <si>
     <t>Savivaldybė</t>
   </si>
   <si>
     <t>Narių skaičius</t>
   </si>
   <si>
@@ -330,50 +330,59 @@
     <t>2022-11-08</t>
   </si>
   <si>
     <t>Šiauliai, Vytauto g. 149-18, LT-76341</t>
   </si>
   <si>
     <t>Šiaulių miesto sav.</t>
   </si>
   <si>
     <t>"Šiaulių labui!"</t>
   </si>
   <si>
     <t>2022-11-10</t>
   </si>
   <si>
     <t>Šiauliai, V. Kudirkos g. 29, LT-77179</t>
   </si>
   <si>
     <t>Politinis komitetas "Atsinaujinančiam Panevėžiui"</t>
   </si>
   <si>
     <t>Panevėžys, Savanorių a. 1A-2, LT-35201</t>
   </si>
   <si>
     <t>Panevėžio miesto sav.</t>
+  </si>
+  <si>
+    <t>NAUJA KRYPTIS PANEVĖŽIUI</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Panevėžys, Margirio g. 18-10, LT-36250</t>
   </si>
   <si>
     <t>Politinis komitetas Ištikimi Klaipėdai</t>
   </si>
   <si>
     <t>Klaipėda, Nemuno g. 51, LT-91190</t>
   </si>
   <si>
     <t>Klaipėdos miesto sav.</t>
   </si>
   <si>
     <t>Vieningas Kaunas</t>
   </si>
   <si>
     <t>Kaunas, V. Krėvės pr. 97, LT-50369</t>
   </si>
   <si>
     <t>Kauno miesto sav.</t>
   </si>
   <si>
     <t>Politinis komitetas "Už Druskininkus"</t>
   </si>
   <si>
     <t>Druskininkai, Turistų g. 11, LT-66120</t>
   </si>
@@ -920,51 +929,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H56"/>
+  <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1003,77 +1012,77 @@
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>306179851</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>99</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>306974878</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>306191266</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
@@ -1211,51 +1220,51 @@
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11">
         <v>306184243</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>45</v>
       </c>
       <c r="H11">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
         <v>306187677</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>48</v>
       </c>
       <c r="G12" t="s">
         <v>49</v>
       </c>
       <c r="H12">
@@ -1263,51 +1272,51 @@
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13">
         <v>306175372</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
         <v>53</v>
       </c>
       <c r="H13">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
         <v>306181158</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14">
@@ -1523,51 +1532,51 @@
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>83</v>
       </c>
       <c r="B23">
         <v>306177715</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>85</v>
       </c>
       <c r="G23" t="s">
         <v>86</v>
       </c>
       <c r="H23">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24">
         <v>306179748</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>88</v>
       </c>
       <c r="G24" t="s">
         <v>89</v>
       </c>
       <c r="H24">
@@ -1687,661 +1696,687 @@
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>104</v>
       </c>
       <c r="G29" t="s">
         <v>105</v>
       </c>
       <c r="H29">
         <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30">
-        <v>306192642</v>
+        <v>307665621</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G30" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H30">
-        <v>212</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31">
-        <v>306176524</v>
+        <v>306192642</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="F31" t="s">
         <v>110</v>
       </c>
       <c r="G31" t="s">
         <v>111</v>
       </c>
       <c r="H31">
-        <v>357</v>
+        <v>212</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32">
-        <v>306175301</v>
+        <v>306176524</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
         <v>113</v>
       </c>
       <c r="G32" t="s">
         <v>114</v>
       </c>
       <c r="H32">
-        <v>132</v>
+        <v>356</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>115</v>
       </c>
       <c r="B33">
-        <v>195725238</v>
+        <v>306175301</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" t="s">
         <v>116</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>117</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33">
-        <v>4077</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34">
+        <v>195725238</v>
+      </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E34" t="s">
         <v>120</v>
       </c>
       <c r="F34" t="s">
         <v>121</v>
       </c>
       <c r="H34">
-        <v>6350</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>122</v>
       </c>
       <c r="B35">
-        <v>195725042</v>
+        <v>195725380</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35" t="s">
         <v>124</v>
       </c>
       <c r="H35">
-        <v>1989</v>
+        <v>6336</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36">
-        <v>302500733</v>
+        <v>195725042</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E36" t="s">
         <v>126</v>
       </c>
       <c r="F36" t="s">
         <v>127</v>
       </c>
       <c r="H36">
-        <v>2202</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37">
-        <v>191783856</v>
+        <v>302500733</v>
       </c>
       <c r="C37" t="s">
         <v>9</v>
       </c>
       <c r="D37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
         <v>129</v>
       </c>
       <c r="F37" t="s">
         <v>130</v>
       </c>
       <c r="H37">
-        <v>2048</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38">
-        <v>300559448</v>
+        <v>191783856</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E38" t="s">
         <v>132</v>
       </c>
       <c r="F38" t="s">
         <v>133</v>
       </c>
       <c r="H38">
-        <v>6564</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>134</v>
       </c>
       <c r="B39">
-        <v>191362889</v>
+        <v>300559448</v>
       </c>
       <c r="C39" t="s">
         <v>9</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="F39" t="s">
         <v>136</v>
       </c>
       <c r="H39">
-        <v>13210</v>
+        <v>6604</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40">
-        <v>195724474</v>
+        <v>191362889</v>
       </c>
       <c r="C40" t="s">
         <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E40" t="s">
         <v>138</v>
       </c>
       <c r="F40" t="s">
         <v>139</v>
       </c>
       <c r="H40">
-        <v>3805</v>
+        <v>13159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41">
-        <v>191763259</v>
+        <v>195724474</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E41" t="s">
         <v>141</v>
       </c>
       <c r="F41" t="s">
         <v>142</v>
       </c>
       <c r="H41">
-        <v>2250</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>143</v>
       </c>
       <c r="B42">
-        <v>300872539</v>
+        <v>191763259</v>
       </c>
       <c r="C42" t="s">
         <v>9</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" t="s">
         <v>144</v>
       </c>
       <c r="F42" t="s">
         <v>145</v>
       </c>
       <c r="H42">
-        <v>2406</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>146</v>
       </c>
       <c r="B43">
-        <v>301753623</v>
+        <v>300872539</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E43" t="s">
         <v>147</v>
       </c>
       <c r="F43" t="s">
         <v>148</v>
       </c>
       <c r="H43">
-        <v>11054</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>149</v>
       </c>
       <c r="B44">
-        <v>302306408</v>
+        <v>301753623</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E44" t="s">
         <v>150</v>
       </c>
       <c r="F44" t="s">
         <v>151</v>
       </c>
       <c r="H44">
-        <v>2002</v>
+        <v>11015</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>152</v>
       </c>
       <c r="B45">
-        <v>302411793</v>
+        <v>302306408</v>
       </c>
       <c r="C45" t="s">
         <v>9</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E45" t="s">
         <v>153</v>
       </c>
       <c r="F45" t="s">
         <v>154</v>
       </c>
       <c r="H45">
-        <v>2179</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>155</v>
       </c>
       <c r="B46">
-        <v>302626187</v>
+        <v>302411793</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E46" t="s">
         <v>156</v>
       </c>
       <c r="F46" t="s">
         <v>157</v>
       </c>
       <c r="H46">
-        <v>2217</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>158</v>
       </c>
       <c r="B47">
-        <v>302813361</v>
+        <v>302626187</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E47" t="s">
         <v>159</v>
       </c>
       <c r="F47" t="s">
         <v>160</v>
       </c>
       <c r="H47">
-        <v>3930</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>161</v>
       </c>
       <c r="B48">
-        <v>302831861</v>
+        <v>302813361</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E48" t="s">
         <v>162</v>
       </c>
       <c r="F48" t="s">
         <v>163</v>
       </c>
       <c r="H48">
-        <v>1998</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>164</v>
       </c>
       <c r="B49">
-        <v>303189064</v>
+        <v>302831861</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E49" t="s">
         <v>165</v>
       </c>
       <c r="F49" t="s">
         <v>166</v>
       </c>
       <c r="H49">
-        <v>7539</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>167</v>
       </c>
       <c r="B50">
-        <v>304826119</v>
+        <v>303189064</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
       <c r="D50" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E50" t="s">
         <v>168</v>
       </c>
       <c r="F50" t="s">
         <v>169</v>
       </c>
       <c r="H50">
-        <v>6087</v>
+        <v>7498</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>170</v>
       </c>
       <c r="B51">
-        <v>305205154</v>
+        <v>304826119</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E51" t="s">
         <v>171</v>
       </c>
       <c r="F51" t="s">
         <v>172</v>
       </c>
       <c r="H51">
-        <v>2985</v>
+        <v>6049</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>173</v>
       </c>
       <c r="B52">
-        <v>305501114</v>
+        <v>305205154</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
       <c r="D52" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E52" t="s">
         <v>174</v>
       </c>
       <c r="F52" t="s">
         <v>175</v>
       </c>
       <c r="H52">
-        <v>2267</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>176</v>
       </c>
       <c r="B53">
-        <v>305529398</v>
+        <v>305501114</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E53" t="s">
         <v>177</v>
       </c>
       <c r="F53" t="s">
         <v>178</v>
       </c>
       <c r="H53">
-        <v>2034</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>179</v>
       </c>
       <c r="B54">
-        <v>306028696</v>
+        <v>305529398</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E54" t="s">
         <v>180</v>
       </c>
       <c r="F54" t="s">
         <v>181</v>
       </c>
       <c r="H54">
-        <v>3821</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>182</v>
       </c>
+      <c r="B55">
+        <v>306028696</v>
+      </c>
       <c r="C55" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" t="s">
         <v>183</v>
       </c>
+      <c r="F55" t="s">
+        <v>184</v>
+      </c>
       <c r="H55">
-        <v>0</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B56">
+        <v>185</v>
+      </c>
+      <c r="C56" t="s">
+        <v>186</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57">
         <v>306660048</v>
       </c>
-      <c r="C56" t="s">
-[...12 lines deleted...]
-        <v>2993</v>
+      <c r="C57" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" t="s">
+        <v>119</v>
+      </c>
+      <c r="E57" t="s">
+        <v>188</v>
+      </c>
+      <c r="F57" t="s">
+        <v>189</v>
+      </c>
+      <c r="H57">
+        <v>3063</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">