--- v3 (2026-10-04)
+++ v4 (2026-10-04)
@@ -572,108 +572,108 @@
   <si>
     <t>Raseinių rajono sav.</t>
   </si>
   <si>
     <t>Politinis komitetas "Jaunoji Kazlų Rūda"</t>
   </si>
   <si>
     <t>2022-11-11</t>
   </si>
   <si>
     <t>Kazlų Rūda, Žemaitės g. 6-3, LT-69437</t>
   </si>
   <si>
     <t>Kazlų Rūdos sav.</t>
   </si>
   <si>
     <t>Politinis komitetas "Vieninga Plungė"</t>
   </si>
   <si>
     <t>Plungė, Vytauto g. 10, LT-90123</t>
   </si>
   <si>
     <t>Plungės rajono sav.</t>
   </si>
   <si>
+    <t>Politinis komitetas "Kretingos rajono Sąjūdis"</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>Kretingos r. sav., Salantai, Dariaus ir Girėno g. 36-4, LT-97312</t>
+  </si>
+  <si>
     <t>Tavo balsas už Jurbarko kraštą</t>
   </si>
   <si>
     <t>Jurbarko r. sav., Šimkaičių sen., Baltraitiškės k., Jazminų g. 6, LT-74365</t>
   </si>
   <si>
     <t>Jurbarko rajono sav.</t>
   </si>
   <si>
-    <t>Politinis komitetas "Kretingos rajono Sąjūdis"</t>
-[...7 lines deleted...]
-  <si>
     <t>STIPRI UTENA</t>
   </si>
   <si>
     <t>2022-12-02</t>
   </si>
   <si>
     <t>Utena, Kupiškio g. 51-66, LT-28175</t>
   </si>
   <si>
     <t>Politinis komitetas "Drauge su Jumis"</t>
   </si>
   <si>
     <t>Varėnos r. sav., Varėnos sen., Senosios Varėnos k., Užumelnyčio g. 4, LT-65491</t>
   </si>
   <si>
+    <t>Politinis komitetas "Už šviesią Kretingą"</t>
+  </si>
+  <si>
+    <t>Kretingos r. sav., Kretingos sen., Padvarių k., Vėjo aklg. 7F, LT-97179</t>
+  </si>
+  <si>
+    <t>Politinis komitetas "Širvintų kraštui - dar daugiau"</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>Širvintos, Naujakurių g. 1, LT-19125</t>
+  </si>
+  <si>
+    <t>Širvintų rajono sav.</t>
+  </si>
+  <si>
     <t>Politinis komitetas "UŽ TAI, KAS TIKRA!"</t>
   </si>
   <si>
     <t>Kupiškis, Vytauto g. 27-9, LT-40115</t>
   </si>
   <si>
     <t>Kupiškio rajono sav.</t>
-  </si>
-[...16 lines deleted...]
-    <t>Širvintų rajono sav.</t>
   </si>
   <si>
     <t>Politinis komitetas "Mūsų Jonava"</t>
   </si>
   <si>
     <t>Jonava, Kapsų g. 9, LT-55200</t>
   </si>
   <si>
     <t>Jonavos rajono sav.</t>
   </si>
   <si>
     <t>"Už Jurbarko krašto ateitį"</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>Jurbarkas, Bibliotekos g. 11-11, LT-74127</t>
   </si>
   <si>
     <t>Politinis komitetas "Už Pagėgius"</t>
   </si>
   <si>
     <t>2026-08-26</t>
   </si>
@@ -2413,92 +2413,92 @@
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
       <c r="D53" t="s">
         <v>81</v>
       </c>
       <c r="E53" t="s">
         <v>129</v>
       </c>
       <c r="F53" t="s">
         <v>184</v>
       </c>
       <c r="G53" t="s">
         <v>185</v>
       </c>
       <c r="H53">
         <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>186</v>
       </c>
       <c r="B54">
-        <v>306181197</v>
+        <v>307568357</v>
       </c>
       <c r="C54" t="s">
         <v>9</v>
       </c>
       <c r="D54" t="s">
         <v>81</v>
       </c>
       <c r="E54" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="F54" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G54" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="H54">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>189</v>
       </c>
       <c r="B55">
-        <v>307568357</v>
+        <v>306181197</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
       <c r="D55" t="s">
         <v>81</v>
       </c>
       <c r="E55" t="s">
+        <v>104</v>
+      </c>
+      <c r="F55" t="s">
         <v>190</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="H55">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>192</v>
       </c>
       <c r="B56">
         <v>306187702</v>
       </c>
       <c r="C56" t="s">
         <v>9</v>
       </c>
       <c r="D56" t="s">
         <v>81</v>
       </c>
       <c r="E56" t="s">
         <v>193</v>
       </c>
       <c r="F56" t="s">
         <v>194</v>
       </c>
       <c r="G56" t="s">
@@ -2517,112 +2517,112 @@
       </c>
       <c r="C57" t="s">
         <v>9</v>
       </c>
       <c r="D57" t="s">
         <v>81</v>
       </c>
       <c r="E57" t="s">
         <v>114</v>
       </c>
       <c r="F57" t="s">
         <v>196</v>
       </c>
       <c r="G57" t="s">
         <v>152</v>
       </c>
       <c r="H57">
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>197</v>
       </c>
       <c r="B58">
-        <v>308093835</v>
+        <v>306181158</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58" t="s">
         <v>81</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="F58" t="s">
         <v>198</v>
       </c>
       <c r="G58" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="H58">
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>199</v>
+      </c>
+      <c r="B59">
+        <v>308119479</v>
+      </c>
+      <c r="C59" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" t="s">
+        <v>81</v>
+      </c>
+      <c r="E59" t="s">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>201</v>
       </c>
       <c r="G59" t="s">
-        <v>170</v>
+        <v>202</v>
       </c>
       <c r="H59">
         <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B60">
-        <v>308119479</v>
+        <v>308093835</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60" t="s">
         <v>81</v>
       </c>
       <c r="E60" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="F60" t="s">
         <v>204</v>
       </c>
       <c r="G60" t="s">
         <v>205</v>
       </c>
       <c r="H60">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>206</v>
       </c>
       <c r="B61">
         <v>306191437</v>
       </c>
       <c r="C61" t="s">
         <v>9</v>
       </c>
       <c r="D61" t="s">
         <v>81</v>
       </c>
       <c r="E61" t="s">
@@ -2636,51 +2636,51 @@
       </c>
       <c r="H61">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>209</v>
       </c>
       <c r="B62">
         <v>308094830</v>
       </c>
       <c r="C62" t="s">
         <v>9</v>
       </c>
       <c r="D62" t="s">
         <v>81</v>
       </c>
       <c r="E62" t="s">
         <v>210</v>
       </c>
       <c r="F62" t="s">
         <v>211</v>
       </c>
       <c r="G62" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H62">
         <v>54</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>212</v>
       </c>
       <c r="B63">
         <v>308112488</v>
       </c>
       <c r="C63" t="s">
         <v>9</v>
       </c>
       <c r="D63" t="s">
         <v>81</v>
       </c>
       <c r="E63" t="s">
         <v>213</v>
       </c>
       <c r="F63" t="s">
         <v>214</v>
       </c>
       <c r="G63" t="s">
@@ -2766,51 +2766,51 @@
       </c>
       <c r="H66">
         <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>226</v>
       </c>
       <c r="B67">
         <v>308111639</v>
       </c>
       <c r="C67" t="s">
         <v>9</v>
       </c>
       <c r="D67" t="s">
         <v>81</v>
       </c>
       <c r="E67" t="s">
         <v>154</v>
       </c>
       <c r="F67" t="s">
         <v>227</v>
       </c>
       <c r="G67" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H67">
         <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>228</v>
       </c>
       <c r="B68">
         <v>306184236</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
       <c r="D68" t="s">
         <v>81</v>
       </c>
       <c r="E68" t="s">
         <v>129</v>
       </c>
       <c r="F68" t="s">
         <v>229</v>
       </c>
       <c r="G68" t="s">